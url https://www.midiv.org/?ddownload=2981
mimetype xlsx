--- v0 (2025-10-23)
+++ v1 (2026-07-26)
@@ -2,144 +2,143 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28324"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://sinochipsdiagnosticscom-my.sharepoint.com/personal/apessetto_sinochipsdiagnostics_com/Documents/Documents/Midiv TT/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="1" documentId="8_{125F04B9-AFB1-478C-9DD4-CBA93BEB000C}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{43550156-22EC-40F9-AC2A-1EAB36584FA6}"/>
+  <xr:revisionPtr revIDLastSave="19" documentId="8_{D193358E-D72A-4B9D-9BDF-D7AFC0A0F04B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{07A08004-6D69-4A89-A782-A26C0B693C22}"/>
   <bookViews>
-    <workbookView xWindow="3915" yWindow="3495" windowWidth="21600" windowHeight="11295" tabRatio="987" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-22770" yWindow="4290" windowWidth="21600" windowHeight="11295" tabRatio="987" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Sheet1!$B$1:$I$52</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
       <loext:extCalcPr stringRefSyntax="ExcelA1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="I33" i="1" l="1"/>
+  <c r="D46" i="1" l="1"/>
   <c r="D45" i="1"/>
+  <c r="I33" i="1"/>
   <c r="D37" i="1"/>
-  <c r="D47" i="1" l="1"/>
-  <c r="D39" i="1"/>
+  <c r="D39" i="1" l="1"/>
   <c r="D38" i="1"/>
   <c r="D36" i="1"/>
   <c r="D40" i="1"/>
   <c r="D43" i="1"/>
   <c r="D44" i="1"/>
-  <c r="D46" i="1"/>
   <c r="I36" i="1"/>
   <c r="I35" i="1"/>
   <c r="I34" i="1"/>
   <c r="I32" i="1"/>
   <c r="I31" i="1"/>
   <c r="I30" i="1"/>
   <c r="I29" i="1"/>
   <c r="I37" i="1" l="1"/>
   <c r="C51" i="1"/>
   <c r="D50" i="1" s="1"/>
   <c r="H21" i="1"/>
   <c r="I52" i="1"/>
   <c r="I51" i="1"/>
   <c r="I50" i="1"/>
   <c r="I49" i="1"/>
   <c r="I48" i="1"/>
   <c r="I46" i="1"/>
   <c r="I47" i="1"/>
   <c r="I45" i="1"/>
   <c r="I44" i="1"/>
   <c r="I43" i="1"/>
   <c r="I42" i="1"/>
   <c r="I41" i="1"/>
   <c r="I40" i="1"/>
   <c r="D52" i="1"/>
   <c r="D31" i="1"/>
   <c r="D30" i="1"/>
   <c r="D29" i="1"/>
   <c r="D35" i="1"/>
   <c r="N23" i="1"/>
   <c r="N22" i="1"/>
   <c r="C22" i="1" s="1"/>
   <c r="C23" i="1" s="1"/>
   <c r="N21" i="1"/>
   <c r="D32" i="1" l="1"/>
   <c r="H22" i="1"/>
   <c r="H23" i="1" l="1"/>
   <c r="H24" i="1" s="1"/>
   <c r="C24" i="1"/>
   <c r="C25" i="1" s="1"/>
   <c r="C26" i="1" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="157" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="155" uniqueCount="109">
   <si>
     <t xml:space="preserve">Example: Actual competition weight of a vehicle and driver is 3156lbs. However to stay within the desired class the competition weight must be above 3100lb. Use 3100lb in the calculator when presenting to Tech Inspection.  </t>
   </si>
   <si>
     <t>Classes are as folllows:</t>
   </si>
   <si>
     <t xml:space="preserve">Minimum competition weight of car, driver, and safety equipment. </t>
   </si>
   <si>
     <t xml:space="preserve">SAE adertised Horsepower </t>
   </si>
   <si>
     <t>Dyno Classing</t>
   </si>
   <si>
     <t>Boolean Column</t>
   </si>
   <si>
     <t>Modifier Column</t>
   </si>
   <si>
     <t>Calculation Column</t>
   </si>
   <si>
@@ -592,75 +591,72 @@
     <t>non-ferrous rotors.(-.6)</t>
   </si>
   <si>
     <r>
       <t>Engine</t>
     </r>
     <r>
       <rPr>
         <b/>
         <u/>
         <sz val="8"/>
         <color rgb="FF000000"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>(used only for Weekendclassing, no dyno available)</t>
     </r>
   </si>
   <si>
     <t>Race Derived ABS / Traction control systems or "driving modes" (-.6)</t>
   </si>
   <si>
     <t>6 piston brake systems or greater (-.6)</t>
   </si>
   <si>
-    <t>Direct shift gearbox (DSG) (-.6)</t>
-[...1 lines deleted...]
-  <si>
     <t>Adjustable shocks, max 2 way adjustable (-.2)</t>
   </si>
   <si>
     <t>Adjustable shocks with remote reservoir, or Adjustable shocks that are 3 or 4 way adjustable,   (-.4)</t>
   </si>
   <si>
     <t>Aero</t>
   </si>
   <si>
     <t>Rear diffuser, flat underbody, single piece lightweight hood and fenders, splitter, fender vents,Hood vents, splitter diffusers (-.2 each)</t>
   </si>
   <si>
     <t xml:space="preserve">Two Piece Rotors, Floating or Semi Floating Rotors (-.1) </t>
   </si>
   <si>
     <t>Dual Clutch Transmission or any electronically actuated or controlled Transmission (DSG or ZF) (-.6)</t>
   </si>
   <si>
     <t>Programmable, flashed, or chipped ECU on a stock forced induction vehicle including upto 5 PSI boost increase over stock</t>
   </si>
   <si>
-    <t>2025 Season V1</t>
+    <t>2026 Season V1</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="0.0"/>
     <numFmt numFmtId="165" formatCode="0.000"/>
   </numFmts>
   <fonts count="31">
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <charset val="1"/>
     </font>
@@ -2331,85 +2327,85 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:AMM66"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" showRuler="0" showWhiteSpace="0" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="H1" sqref="H1:I2"/>
+    <sheetView showGridLines="0" tabSelected="1" showRuler="0" showWhiteSpace="0" topLeftCell="A37" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="B44" sqref="B44"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="0" defaultRowHeight="15.75" zeroHeight="1"/>
   <cols>
     <col min="1" max="1" width="7.375" customWidth="1"/>
     <col min="2" max="2" width="39.25" customWidth="1"/>
     <col min="3" max="3" width="13.375" style="2" customWidth="1"/>
     <col min="4" max="4" width="12.75" style="2" customWidth="1"/>
     <col min="5" max="5" width="3.75" style="2" customWidth="1"/>
     <col min="6" max="6" width="42" style="2" customWidth="1"/>
     <col min="7" max="7" width="3.375" style="2" customWidth="1"/>
     <col min="8" max="8" width="14.125" customWidth="1"/>
     <col min="9" max="9" width="11.25" customWidth="1"/>
     <col min="10" max="10" width="7.25" customWidth="1"/>
     <col min="11" max="11" width="9" hidden="1" customWidth="1"/>
     <col min="12" max="12" width="32.75" style="3" hidden="1" customWidth="1"/>
     <col min="13" max="13" width="19.875" hidden="1" customWidth="1"/>
     <col min="14" max="14" width="19.125" hidden="1" customWidth="1"/>
     <col min="15" max="21" width="9" hidden="1" customWidth="1"/>
     <col min="22" max="1027" width="10.75" hidden="1" customWidth="1"/>
     <col min="1028" max="16384" width="9" hidden="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:12" ht="7.5" customHeight="1">
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1" s="110" t="s">
         <v>52</v>
       </c>
       <c r="G1" s="20"/>
       <c r="H1" s="109" t="s">
-        <v>109</v>
+        <v>108</v>
       </c>
       <c r="I1" s="109"/>
       <c r="L1"/>
     </row>
     <row r="2" spans="2:12" ht="15.75" customHeight="1">
       <c r="F2" s="110"/>
       <c r="G2" s="20"/>
       <c r="H2" s="109"/>
       <c r="I2" s="109"/>
     </row>
     <row r="3" spans="2:12" ht="6" customHeight="1">
       <c r="F3" s="20"/>
       <c r="G3" s="20"/>
       <c r="H3" s="21"/>
       <c r="I3" s="21"/>
     </row>
     <row r="4" spans="2:12" ht="15.75" customHeight="1">
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4" s="22" t="s">
         <v>1</v>
       </c>
@@ -2809,51 +2805,51 @@
       <c r="G25"/>
       <c r="H25" s="8"/>
       <c r="L25" s="7"/>
     </row>
     <row r="26" spans="2:21" ht="26.25" customHeight="1" thickBot="1">
       <c r="B26" s="49" t="s">
         <v>19</v>
       </c>
       <c r="C26" s="94" t="str">
         <f>IF(AND(C25&gt;0,C25&lt;4.001),"Weekend F", IF(AND(C25 &gt;4.001,C25 &lt; 7.001),"Weekend E",IF(AND(C25 &gt; 7.001,C25 &lt; 11.001),"Weekend D",IF(AND(C25 &gt; 11.001,C25 &lt; 15.001),"Weekend C",IF(AND(C25 &gt; 15.001,C25 &lt; 19.001),"Weekend B",IF(AND(C25 &gt; 19.001,C25 &lt; 35.001),"Weekend A","Error"))))))</f>
         <v>Weekend D</v>
       </c>
       <c r="D26" s="95"/>
       <c r="E26" s="8"/>
       <c r="L26" s="7"/>
       <c r="N26" s="16"/>
     </row>
     <row r="27" spans="2:21" ht="11.25" customHeight="1" thickBot="1">
       <c r="D27" s="52"/>
       <c r="E27" s="52"/>
       <c r="L27"/>
       <c r="N27" s="16"/>
     </row>
     <row r="28" spans="2:21" ht="30.75" customHeight="1">
       <c r="B28" s="53" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="C28" s="54" t="s">
         <v>22</v>
       </c>
       <c r="D28" s="51" t="s">
         <v>23</v>
       </c>
       <c r="E28" s="55"/>
       <c r="F28" s="125" t="s">
         <v>30</v>
       </c>
       <c r="G28" s="126"/>
       <c r="H28" s="50" t="s">
         <v>50</v>
       </c>
       <c r="I28" s="51" t="s">
         <v>23</v>
       </c>
       <c r="L28" s="17" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="29" spans="2:21" ht="27.75" customHeight="1">
       <c r="B29" s="57" t="s">
         <v>25</v>
@@ -2861,51 +2857,51 @@
       <c r="C29" s="15">
         <v>0</v>
       </c>
       <c r="D29" s="58">
         <f>C29*-0.1</f>
         <v>0</v>
       </c>
       <c r="E29" s="59"/>
       <c r="F29" s="121" t="s">
         <v>96</v>
       </c>
       <c r="G29" s="122"/>
       <c r="H29" s="15" t="s">
         <v>24</v>
       </c>
       <c r="I29" s="56">
         <f>IF(H29="YES",-0.1,0)</f>
         <v>0</v>
       </c>
       <c r="L29" s="17" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="30" spans="2:21" s="9" customFormat="1" ht="39.75" customHeight="1">
       <c r="B30" s="57" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
       <c r="C30" s="15">
         <v>0</v>
       </c>
       <c r="D30" s="58">
         <f>C30*-0.2</f>
         <v>0</v>
       </c>
       <c r="E30" s="48"/>
       <c r="F30" s="121" t="s">
         <v>95</v>
       </c>
       <c r="G30" s="122"/>
       <c r="H30" s="15" t="s">
         <v>24</v>
       </c>
       <c r="I30" s="56">
         <f>IF(H30="YES",-0.1,0)</f>
         <v>0</v>
       </c>
       <c r="L30" s="18" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="31" spans="2:21" ht="27.75" customHeight="1">
@@ -2951,51 +2947,51 @@
       </c>
       <c r="G32" s="90"/>
       <c r="H32" s="15" t="s">
         <v>24</v>
       </c>
       <c r="I32" s="56">
         <f>IF(H32="YES",-0.2,0)</f>
         <v>0</v>
       </c>
       <c r="K32" s="11"/>
       <c r="L32" s="18" t="s">
         <v>45</v>
       </c>
       <c r="M32" s="10"/>
       <c r="O32" s="11"/>
       <c r="P32" s="11"/>
       <c r="Q32" s="11"/>
       <c r="R32" s="11"/>
       <c r="S32" s="11"/>
       <c r="T32" s="11"/>
       <c r="U32" s="11"/>
     </row>
     <row r="33" spans="2:21" ht="20.25" customHeight="1" thickBot="1">
       <c r="E33" s="47"/>
       <c r="F33" s="89" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
       <c r="G33" s="90"/>
       <c r="H33" s="15" t="s">
         <v>24</v>
       </c>
       <c r="I33" s="56">
         <f>IF(H35="YES",0,IF(H33="YES",-0.2,0))</f>
         <v>0</v>
       </c>
       <c r="K33" s="11"/>
       <c r="L33" s="18" t="s">
         <v>47</v>
       </c>
       <c r="M33" s="10"/>
       <c r="O33" s="11"/>
       <c r="P33" s="11"/>
       <c r="Q33" s="11"/>
       <c r="R33" s="11"/>
       <c r="S33" s="11"/>
       <c r="T33" s="11"/>
       <c r="U33" s="11"/>
     </row>
     <row r="34" spans="2:21" ht="26.25" customHeight="1">
       <c r="B34" s="53" t="s">
         <v>27</v>
@@ -3009,61 +3005,61 @@
       <c r="E34"/>
       <c r="F34" s="89" t="s">
         <v>58</v>
       </c>
       <c r="G34" s="90"/>
       <c r="H34" s="15" t="s">
         <v>24</v>
       </c>
       <c r="I34" s="56">
         <f>IF(H34="YES",-0.2,0)</f>
         <v>0</v>
       </c>
       <c r="K34" s="11"/>
       <c r="L34"/>
       <c r="M34" s="10"/>
       <c r="O34" s="11"/>
       <c r="P34" s="11"/>
       <c r="Q34" s="11"/>
       <c r="R34" s="11"/>
       <c r="S34" s="11"/>
       <c r="T34" s="11"/>
       <c r="U34" s="11"/>
     </row>
     <row r="35" spans="2:21" ht="29.25" customHeight="1">
       <c r="B35" s="57" t="s">
-        <v>106</v>
+        <v>105</v>
       </c>
       <c r="C35" s="15" t="s">
         <v>24</v>
       </c>
       <c r="D35" s="58">
         <f>IF(C35="YES",-0.1,0)</f>
         <v>0</v>
       </c>
       <c r="F35" s="89" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="G35" s="90"/>
       <c r="H35" s="15" t="s">
         <v>24</v>
       </c>
       <c r="I35" s="62">
         <f>IF(H35="YES",-0.4,0)</f>
         <v>0</v>
       </c>
       <c r="K35" s="11"/>
       <c r="L35" s="12"/>
       <c r="M35" s="10"/>
       <c r="O35" s="11"/>
       <c r="P35" s="11"/>
       <c r="Q35" s="11"/>
       <c r="R35" s="11"/>
       <c r="S35" s="11"/>
       <c r="T35" s="11"/>
       <c r="U35" s="11"/>
     </row>
     <row r="36" spans="2:21" ht="20.25" customHeight="1">
       <c r="B36" s="57" t="s">
         <v>87</v>
       </c>
       <c r="C36" s="15" t="s">
@@ -3293,113 +3289,103 @@
       <c r="B44" s="57" t="s">
         <v>91</v>
       </c>
       <c r="C44" s="15" t="s">
         <v>24</v>
       </c>
       <c r="D44" s="56">
         <f>IF(C44="YES",-0.2,0)</f>
         <v>0</v>
       </c>
       <c r="E44" s="48"/>
       <c r="F44" s="71" t="s">
         <v>40</v>
       </c>
       <c r="G44" s="69"/>
       <c r="H44" s="15" t="s">
         <v>24</v>
       </c>
       <c r="I44" s="56">
         <f>IF(H44="YES",-0.3,0)</f>
         <v>0</v>
       </c>
       <c r="L44" s="10"/>
       <c r="M44" s="10"/>
     </row>
-    <row r="45" spans="2:21" ht="21.75" customHeight="1">
+    <row r="45" spans="2:21" ht="28.5" customHeight="1">
       <c r="B45" s="57" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="C45" s="15" t="s">
         <v>24</v>
       </c>
       <c r="D45" s="56">
-        <f>IF(C46="YES",0,IF(C45="YES",-0.6,0))</f>
+        <f>IF(C45="YES",-0.6,0)</f>
         <v>0</v>
       </c>
       <c r="E45" s="48"/>
       <c r="F45" s="71" t="s">
         <v>34</v>
       </c>
       <c r="G45" s="69"/>
       <c r="H45" s="15" t="s">
         <v>24</v>
       </c>
       <c r="I45" s="56">
         <f>IF(H45="YES",-0.4,0)</f>
         <v>0</v>
       </c>
       <c r="L45" s="10"/>
       <c r="M45" s="10"/>
     </row>
-    <row r="46" spans="2:21" ht="27.75" customHeight="1">
-[...3 lines deleted...]
-      <c r="C46" s="15" t="s">
+    <row r="46" spans="2:21" ht="27.75" customHeight="1" thickBot="1">
+      <c r="B46" s="65" t="s">
+        <v>42</v>
+      </c>
+      <c r="C46" s="19" t="s">
         <v>24</v>
       </c>
-      <c r="D46" s="56">
-        <f>IF(C46="YES",-0.6,0)</f>
+      <c r="D46" s="66">
+        <f>IF(C46="YES",-0.8,0)</f>
         <v>0</v>
       </c>
       <c r="E46"/>
       <c r="F46" s="71" t="s">
         <v>35</v>
       </c>
       <c r="G46" s="69"/>
       <c r="H46" s="15" t="s">
         <v>24</v>
       </c>
       <c r="I46" s="56">
         <f t="shared" ref="I46:I47" si="0">IF(H46="YES",-0.4,0)</f>
         <v>0</v>
       </c>
       <c r="L46" s="10"/>
       <c r="M46" s="10"/>
     </row>
-    <row r="47" spans="2:21" ht="21.75" customHeight="1" thickBot="1">
-[...9 lines deleted...]
-      </c>
+    <row r="47" spans="2:21" ht="21.75" customHeight="1">
       <c r="F47" s="71" t="s">
         <v>33</v>
       </c>
       <c r="G47" s="69"/>
       <c r="H47" s="15" t="s">
         <v>24</v>
       </c>
       <c r="I47" s="56">
         <f t="shared" si="0"/>
         <v>0</v>
       </c>
       <c r="L47" s="10"/>
       <c r="M47" s="10"/>
     </row>
     <row r="48" spans="2:21" ht="21.75" customHeight="1" thickBot="1">
       <c r="E48" s="48"/>
       <c r="F48" s="71" t="s">
         <v>38</v>
       </c>
       <c r="G48" s="69"/>
       <c r="H48" s="15" t="s">
         <v>24</v>
       </c>
       <c r="I48" s="56">
         <f>IF(H48="YES",-0.5,0)</f>
@@ -3446,51 +3432,51 @@
       <c r="F50" s="74" t="s">
         <v>41</v>
       </c>
       <c r="G50" s="75"/>
       <c r="H50" s="15" t="s">
         <v>24</v>
       </c>
       <c r="I50" s="56">
         <f>IF(H50="YES",-0.75,0)</f>
         <v>0</v>
       </c>
       <c r="L50" s="7"/>
       <c r="M50" s="10"/>
     </row>
     <row r="51" spans="2:13" ht="29.25" customHeight="1">
       <c r="B51" s="76" t="s">
         <v>48</v>
       </c>
       <c r="C51" s="77">
         <f>F16/C50</f>
         <v>12</v>
       </c>
       <c r="D51" s="83"/>
       <c r="E51" s="8"/>
       <c r="F51" s="119" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
       <c r="G51" s="120"/>
       <c r="H51" s="15" t="s">
         <v>24</v>
       </c>
       <c r="I51" s="56">
         <f>IF(H51="YES",-1,0)</f>
         <v>0</v>
       </c>
     </row>
     <row r="52" spans="2:13" ht="45" customHeight="1" thickBot="1">
       <c r="B52" s="65" t="s">
         <v>49</v>
       </c>
       <c r="C52" s="1" t="s">
         <v>43</v>
       </c>
       <c r="D52" s="78">
         <f>IF(C52="200 or higher",0,IF(C52="199 to 100",-0.3,IF(C52="99 to 40 ",-0.7,IF(C52="Non-DOT approved or Hoosier A7",-1.5,-0.7))))</f>
         <v>0</v>
       </c>
       <c r="E52" s="8"/>
       <c r="F52" s="79" t="s">
         <v>51</v>
       </c>
@@ -3585,51 +3571,51 @@
     <mergeCell ref="H21:I21"/>
     <mergeCell ref="H22:I22"/>
     <mergeCell ref="H23:I23"/>
     <mergeCell ref="H24:I24"/>
     <mergeCell ref="H1:I2"/>
     <mergeCell ref="F1:F2"/>
     <mergeCell ref="B12:F12"/>
     <mergeCell ref="B11:F11"/>
     <mergeCell ref="B13:F13"/>
     <mergeCell ref="B14:F14"/>
     <mergeCell ref="B16:E17"/>
     <mergeCell ref="F16:F17"/>
     <mergeCell ref="F20:G20"/>
     <mergeCell ref="F21:G21"/>
     <mergeCell ref="C20:D20"/>
     <mergeCell ref="C21:D21"/>
     <mergeCell ref="F39:G39"/>
     <mergeCell ref="F23:G23"/>
     <mergeCell ref="F24:G24"/>
     <mergeCell ref="F32:G32"/>
     <mergeCell ref="B32:C32"/>
     <mergeCell ref="C25:D25"/>
     <mergeCell ref="C26:D26"/>
   </mergeCells>
   <dataValidations count="3">
-    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C35:C40 C43:C47 C53:C56 H40:H52 H29:H37" xr:uid="{00000000-0002-0000-0000-000000000000}">
+    <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C35:C40 H29:H37 C53:C56 H40:H52 C43:C46" xr:uid="{00000000-0002-0000-0000-000000000000}">
       <formula1>$L$28:$L$29</formula1>
       <formula2>0</formula2>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C21" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>$L$21:$L$23</formula1>
       <formula2>0</formula2>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C52" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>$L$30:$L$33</formula1>
     </dataValidation>
   </dataValidations>
   <printOptions horizontalCentered="1" verticalCentered="1"/>
   <pageMargins left="0.15" right="0.15" top="0.2" bottom="0.2" header="0" footer="0"/>
   <pageSetup scale="68" firstPageNumber="0" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>